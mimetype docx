--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F4566D4" w14:textId="77777777" w:rsidR="00832C3B" w:rsidRDefault="00F61486" w:rsidP="00832C3B">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2260DE40" wp14:editId="793B101E">
             <wp:extent cx="714375" cy="800100"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Bild 1" descr="AEDERMAN"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -274,115 +274,115 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7FCBD913" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="69E64B0D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:70.15pt;margin-top:-1.05pt;width:415.5pt;height:65.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy39mNtAIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8rLgAAqqdoQpknd&#10;i9TuBzhggjWwme0Eumr/fWeTpGmrSdM2PiDbd37unrvHd3k19R3aU6mY4Dn2LzyMKK9Ezfg2x1/v&#10;SyfBSGnCa9IJTnP8QBW+Wr59czkOGQ1EK7qaSgQgXGXjkONW6yFzXVW1tCfqQgyUg7ERsicatnLr&#10;1pKMgN53buB5sTsKWQ9SVFQpOC1mI15a/Kahlf7cNIpq1OUYctP2L+1/Y/7u8pJkW0mGllWHNMhf&#10;ZNETxiHoCaogmqCdZK+gelZJoUSjLyrRu6JpWEUtB2Djey/Y3LVkoJYLFEcNpzKp/wdbfdp/kYjV&#10;OQ4w4qSHFt3TSaMbMaHAVGccVAZOdwO46QmOocuWqRpuRfVNIS5WLeFbei2lGFtKasjONzfds6sz&#10;jjIgm/GjqCEM2WlhgaZG9qZ0UAwE6NClh1NnTCoVHEbBIk4iMFVgS4IkXkQ2BMmOtwep9HsqemQW&#10;OZbQeYtO9rdKm2xIdnQxwbgoWdfZ7nf82QE4zicQG64am8nCNvMx9dJ1sk5CJwzitRN6ReFcl6vQ&#10;iUt/ERXvitWq8H+auH6YtayuKTdhjsLywz9r3EHisyRO0lKiY7WBMykpud2sOon2BIRd2u9QkDM3&#10;93katgjA5QUlPwi9myB1yjhZOGEZRk668BLH89ObNPbCNCzK55RuGaf/TgmNOU6jIJrF9Ftunv1e&#10;cyNZzzSMjo71oIiTE8mMBNe8tq3VhHXz+qwUJv2nUkC7j422gjUandWqp80EKEbFG1E/gHSlAGWB&#10;CGHewaIV8gdGI8yOHKvvOyIpRt0HDvJP/TA0w8ZuwmgRwEaeWzbnFsIrgMqxxmhervQ8oHaDZNsW&#10;Is0PjotreDINs2p+yurw0GA+WFKHWWYG0Pneej1N3OUvAAAA//8DAFBLAwQUAAYACAAAACEAuEWS&#10;md4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuLV2QihtGqdCIK6glh+J&#10;mxtvk4h4HcVuE96e5USPs/NpdqbYTq4TZxxC60lDslAgkCpvW6o1vL89z1cgQjRkTecJNfxggG15&#10;fVWY3PqRdnjex1pwCIXcaGhi7HMpQ9WgM2HheyT2jn5wJrIcamkHM3K462Sq1FI60xJ/aEyPjw1W&#10;3/uT0/Dxcvz6zNRr/eTu+tFPSpJbS61vZtPDBkTEKf7D8Fefq0PJnQ7+RDaIjnWmbhnVME8TEAys&#10;7xM+HNhJVxnIspCXE8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLf2Y20AgAAuQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALhFkpneAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAADgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:70.15pt;margin-top:-1.05pt;width:415.5pt;height:65.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxRvmC3wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RRb0RNV8uuFiEt&#10;F2nhAxzHTiwSjxm7TcrXM3a63QJviBfLnpmcOefMZHcz9h07KvQGbMkXszlnykqojW1K/u3rw5st&#10;Zz4IW4sOrCr5SXl+s3/9aje4QuXQQlcrZARifTG4krchuCLLvGxVL/wMnLKU1IC9CPTEJqtRDITe&#10;d1k+n6+zAbB2CFJ5T9H7Kcn3CV9rJcNnrb0KrCs5cQvpxHRW8cz2O1E0KFxr5JmG+AcWvTCWml6g&#10;7kUQ7IDmL6jeSAQPOswk9BlobaRKGkjNYv6HmqdWOJW0kDneXWzy/w9Wfjo+uS/IwvgORhpgEuHd&#10;I8jvnlm4a4Vt1C0iDK0SNTVeRMuywfni/Gm02hc+glTDR6hpyOIQIAGNGvvoCulkhE4DOF1MV2Ng&#10;koKrfLPeriglKbfNt+vNKrUQxfPXDn14r6Bn8VJypKEmdHF89CGyEcVzSWxm4cF0XRpsZ38LUGGM&#10;JPaR8EQ9jNVI1VFFBfWJdCBMe0J7TZcW8CdnA+1Iyf2Pg0DFWffBkhdvF8tlXKr0WK42OT3wOlNd&#10;Z4SVBFXywNl0vQvTIh4cmqalTpP7Fm7JP22StBdWZ960B0nxeWfjol2/U9XLn7X/BQAA//8DAFBL&#10;AwQUAAYACAAAACEAuEWSmd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WV&#10;uLV2QihtGqdCIK6glh+Jmxtvk4h4HcVuE96e5USPs/NpdqbYTq4TZxxC60lDslAgkCpvW6o1vL89&#10;z1cgQjRkTecJNfxggG15fVWY3PqRdnjex1pwCIXcaGhi7HMpQ9WgM2HheyT2jn5wJrIcamkHM3K4&#10;62Sq1FI60xJ/aEyPjw1W3/uT0/Dxcvz6zNRr/eTu+tFPSpJbS61vZtPDBkTEKf7D8Fefq0PJnQ7+&#10;RDaIjnWmbhnVME8TEAys7xM+HNhJVxnIspCXE8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALFG+YLfAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALhFkpneAAAACgEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
+                    <w:p w14:paraId="000AF0A9" w14:textId="77777777" w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="26"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gemeinde 4714 Aedermannsdorf        </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
+                    <w:p w14:paraId="3EBF3E70" w14:textId="77777777" w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="709"/>
                           <w:tab w:val="left" w:pos="851"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Tel</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">062 394 10 70  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
+                    <w:p w14:paraId="49CB2D9F" w14:textId="77777777" w:rsidR="00905BDA" w:rsidRPr="009D64C9" w:rsidRDefault="00905BDA" w:rsidP="00832C3B">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="709"/>
                           <w:tab w:val="left" w:pos="851"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">E-Mail: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E14C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
@@ -400,79 +400,89 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:br/>
                         <w:t xml:space="preserve">Home: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E14C18">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>www.aedermannsdorf.ch</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00905BDA" w:rsidRPr="00832C3B" w:rsidRDefault="00905BDA">
+                    <w:p w14:paraId="12A21990" w14:textId="77777777" w:rsidR="00905BDA" w:rsidRPr="00832C3B" w:rsidRDefault="00905BDA">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00832C3B" w:rsidRPr="00832C3B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44868511" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
+    <w:p w14:paraId="44868511" w14:textId="0173F11A" w:rsidR="006B30F4" w:rsidRPr="00824501" w:rsidRDefault="00824501" w:rsidP="006B30F4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824501">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Stand Januar 2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="77ABC3E6" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
         </w:rPr>
         <w:t>Gesuch um Erteilung einer Bewilligung zur Durchführung eines Anlasses / Veranstaltung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13874FE2" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -585,51 +595,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dorfstrasse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00154C88">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 201, 4714 Aedermannsdorf</w:t>
       </w:r>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, spätestens 3 Monate vor der Veranstaltung einzureichen (die Einwohnergemeinde kann eine kürzere Frist setzen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6491F0F0" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
+    <w:p w14:paraId="6491F0F0" w14:textId="4B54E17E" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3164"/>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B30F4" w:rsidRPr="005B51F7" w14:paraId="7E63C020" w14:textId="77777777" w:rsidTr="00525E48">
         <w:tc>
@@ -8043,50 +8053,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78983053" w14:textId="31D2D445" w:rsidR="00DF2004" w:rsidRPr="004912A7" w:rsidRDefault="00DF2004" w:rsidP="007249DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004912A7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Abbau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0182CEE7" w14:textId="77777777" w:rsidR="00DF2004" w:rsidRPr="004912A7" w:rsidRDefault="00DF2004" w:rsidP="007249DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:ind w:right="283"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
@@ -9352,69 +9363,80 @@
               </w:tabs>
               <w:ind w:right="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B51F7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="005B51F7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> über 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A323499" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
+    <w:p w14:paraId="4A323499" w14:textId="352F35B1" w:rsidR="006B30F4" w:rsidRPr="004645F1" w:rsidRDefault="00D92122" w:rsidP="006B30F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7372"/>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004645F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Im Schulhaus sind maximal 400 Personen zugelassen</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="3473"/>
         <w:gridCol w:w="3473"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B30F4" w:rsidRPr="005B51F7" w14:paraId="659772D8" w14:textId="77777777" w:rsidTr="00525E48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
@@ -11929,51 +11951,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6631398F" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-285"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097A1957" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
+    <w:p w14:paraId="097A1957" w14:textId="12AD56AD" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-285"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -11987,67 +12009,51 @@
         </w:rPr>
         <w:t>grösseren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anlasses muss zuhanden der Polizei zwingend ein Verkehrs- und Sicherheits-konzept eingereicht werden. Sind für Anlässe oder Veranstaltungen auf </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Kantonsstrassen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B51F7">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> einzig </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> oder Verkehrsumleitungen notwendig, muss ein entsprechendes Gesuch mindestens 1 Monat im Voraus an die Polizei eingereicht werden. Dies gilt auch für das Anbringen entsprechender Veranstaltungsreklamen.</w:t>
+        <w:t xml:space="preserve"> einzig Verkehrsbeschränkungen oder Verkehrsumleitungen notwendig, muss ein entsprechendes Gesuch mindestens 1 Monat im Voraus an die Polizei eingereicht werden. Dies gilt auch für das Anbringen entsprechender Veranstaltungsreklamen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2AD1C8" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRPr="005B51F7" w:rsidRDefault="006B30F4" w:rsidP="006B30F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-285"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Com 55 Roman" w:hAnsi="Frutiger LT Com 55 Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -14997,160 +15003,153 @@
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Textfeld 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:59.2pt;margin-top:.2pt;width:381.6pt;height:62.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNn10QhgIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z22ndhJbcVZ7aapK&#10;24u02w8ggGNUDBRI7G3Vf++Ak2y6baWqqh8wMMNhZs4ZlpdDJ9GeWye0qnF2kWLEFdVMqG2NPz2s&#10;JwuMnCeKEakVr/Ejd/hy9fLFsjcVn+pWS8YtAhDlqt7UuPXeVEniaMs74i604QqMjbYd8bC024RZ&#10;0gN6J5Npms6SXltmrKbcOdi9HY14FfGbhlP/oWkc90jWGGLzcbRx3IQxWS1JtbXEtIIewiD/EEVH&#10;hIJLT1C3xBO0s+IXqE5Qq51u/AXVXaKbRlAec4BssvRZNvctMTzmAsVx5lQm9/9g6fv9R4sEq3GB&#10;kSIdUPTAB99wyVARqtMbV4HTvQE3P1zrAViOmTpzp+lnh5S+aYna8itrdd9ywiC6LJxMzo6OOC6A&#10;bPp3msE1ZOd1BBoa24XSQTEQoANLjydmIBREYTNf5LNXUzBRsM3LeTGL1CWkOp421vk3XHcoTGps&#10;gfmITvZ3zodoSHV0CZc5LQVbCynjwm43N9KiPQGVrOMXE3jmJlVwVjocGxHHHQgS7gi2EG5k/VuZ&#10;TfP0elpO1rPFfJKv82JSztPFJM3K63KW5mV+u/4eAszyqhWMcXUnFD8qMMv/juFDL4zaiRpEfY3L&#10;YlqMFP0xyTR+v0uyEx4aUoquxouTE6kCsa8Vg7RJ5YmQ4zz5OfxYZajB8R+rEmUQmB814IfNEPUW&#10;NRIkstHsEXRhNdAGDMNjApNW268Y9dCYNXZfdsRyjORbBdoqszwPnRwXeTEPqrDnls25hSgKUDX2&#10;GI3TGz92/85YsW3hplHNSl+BHhsRpfIU1UHF0Hwxp8NDEbr7fB29np6z1Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCgSp+W3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsNADITvSLzDykhcEN2k&#10;KmlIs6kACcS1Pw/gJG4SNeuNstsmfXvMCS6WxjMaf863s+3VlUbfOTYQLyJQxJWrO24MHA+fzyko&#10;H5Br7B2TgRt52Bb3dzlmtZt4R9d9aJSUsM/QQBvCkGntq5Ys+oUbiMU7udFiEDk2uh5xknLb62UU&#10;Jdpix3KhxYE+WqrO+4s1cPqenl5ep/IrHNe7VfKO3bp0N2MeH+a3DahAc/gLwy++oEMhTKW7cO1V&#10;LzpOVxI1IFPsNI0TUKXsl0kEusj1/weKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCN&#10;n10QhgIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCgSp+W3QAAAAgBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="479D6410" id="Textfeld 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:59.2pt;margin-top:.2pt;width:381.6pt;height:62.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpFsR29gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdx04Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjuQXVgeByydmd2dH6dugMOyj0GmzBZ5MpZ8pKqLRtCv7r5+7D&#10;NWc+CFsJA1YV/Kg8v928f7fuXa7m0IKpFDICsT7vXcHbEFyeZV62qhN+Ak5ZStaAnQgUYpNVKHpC&#10;70w2n06XWQ9YOQSpvKfT+zHJNwm/rpUM3+vaq8BMwam3kFZMaxnXbLMWeYPCtVqe2hBv6KIT2lLR&#10;M9S9CILtUb+C6rRE8FCHiYQug7rWUiUOxGY2fcHmsRVOJS4kjndnmfz/g5XfDo/uB7IwfIKBBphI&#10;ePcA8rdnFratsI26Q4S+VaKiwrMoWdY7n5+eRql97iNI2X+FioYs9gES0FBjF1UhnozQaQDHs+hq&#10;CEzS4eJ6sfw4p5Sk3OpmdbVMU8lE/vTaoQ+fFXQsbgqONNSELg4PPsRuRP50JRbzYHS108akAJty&#10;a5AdBBlgl75E4MU1Y+NlC/HZiBhPEs3IbOQYhnJgujppEFmXUB2JN8LoK/oPaNMC/uWsJ08V3P/Z&#10;C1ScmS+WtLuZLRbRhClYXK0ia7zMlJcZYSVBFTxwNm63YTTu3qFuWqo0TsvCHeld6yTFc1en9sk3&#10;SaGTx6MxL+N06/lP3PwDAAD//wMAUEsDBBQABgAIAAAAIQCgSp+W3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsNADITvSLzDykhcEN2kKmlIs6kACcS1Pw/gJG4SNeuNstsmfXvMCS6WxjMa&#10;f863s+3VlUbfOTYQLyJQxJWrO24MHA+fzykoH5Br7B2TgRt52Bb3dzlmtZt4R9d9aJSUsM/QQBvC&#10;kGntq5Ys+oUbiMU7udFiEDk2uh5xknLb62UUJdpix3KhxYE+WqrO+4s1cPqenl5ep/IrHNe7VfKO&#10;3bp0N2MeH+a3DahAc/gLwy++oEMhTKW7cO1VLzpOVxI1IFPsNI0TUKXsl0kEusj1/weKHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpFsR29gEAANEDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCgSp+W3QAAAAgBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
+                    <w:p w14:paraId="00681421" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="26"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gemeinde 4714 Aedermannsdorf        </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
+                    <w:p w14:paraId="33D8F00F" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="709"/>
                           <w:tab w:val="left" w:pos="851"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>Tel</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b w:val="0"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">062 394 10 70  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
+                    <w:p w14:paraId="247E4086" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="009D64C9" w:rsidRDefault="00173417" w:rsidP="00173417">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="709"/>
                           <w:tab w:val="left" w:pos="851"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">E-Mail: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001B400F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>vw@aedermannsdorf.ch</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:br/>
-                      </w:r>
-[...5 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve">Home: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="001B400F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>www.aedermannsdorf.ch</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009D64C9">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -16108,51 +16107,51 @@
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0F0657" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173417">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Unterstützungsangebote sind auf der Website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink w:history="1">
         <w:r w:rsidRPr="00173417">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
           </w:rPr>
           <w:t>www.safeway.so</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00173417">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> abrufbar (kostenloses Jugendschutzmaterial und Jugendschutzberatung für Veranstaltende, Jugendschutzschulungen Jahrgangsrechner, Leitfaden, usw.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A731CD6" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -16186,102 +16185,102 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46235C17" wp14:editId="5590CAA0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-88265</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>539115</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6522720" cy="770255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Grafik 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="19626"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6522720" cy="770255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EB48C3" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00173417" w:rsidRPr="00173417" w:rsidSect="00702E6F">
-          <w:footerReference w:type="even" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="824" w:right="926" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5341A5" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B0A4ADC" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
@@ -16836,51 +16835,51 @@
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="7372"/>
           <w:tab w:val="left" w:pos="8505"/>
           <w:tab w:val="left" w:pos="9356"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-77"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00173417">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Gesetzestexte im Wortlaut sind unter </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1">
         <w:r w:rsidRPr="00173417">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
           </w:rPr>
           <w:t>www.safeway.so</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00173417">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> abrufbar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FE75F8" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-284"/>
           <w:tab w:val="left" w:pos="1985"/>
@@ -18884,118 +18883,225 @@
           </w:p>
           <w:p w14:paraId="7A8A8022" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00173417">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">http://www.so.ch/fileadmin/internet/bjd/bjd-afu/pdf/boden/243_ui_02.pdf </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00173417" w:rsidRPr="00173417" w14:paraId="55333902" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A8AF94" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
+          <w:p w14:paraId="17A8AF94" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00A96188" w:rsidRDefault="00173417" w:rsidP="00173417">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00173417">
+            <w:r w:rsidRPr="00A96188">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Brandschutz </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D648AF2" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="00173417" w:rsidRDefault="00173417" w:rsidP="00173417">
+          <w:p w14:paraId="29AD586F" w14:textId="303AC4B7" w:rsidR="00173417" w:rsidRPr="00A96188" w:rsidRDefault="00173417" w:rsidP="00173417">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00173417">
+            <w:r w:rsidRPr="00A96188">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bei der Durchführung von Anlässen und Veranstaltungen sind die Schweizerischen Brandschutzvorschriften zu beachten, damit die Sicherheit der Besucher und des Personals gewährleistet ist. Hinweise </w:t>
+              <w:t xml:space="preserve">Bei der Durchführung von Anlässen und Veranstaltungen sind die Schweizerischen Brandschutzvorschriften zu beachten, damit die Sicherheit der Besucher und des Personals gewährleistet ist. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D648AF2" w14:textId="53A954BF" w:rsidR="0024787B" w:rsidRPr="00A96188" w:rsidRDefault="0024787B" w:rsidP="00173417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Checkliste vom Januar 2026 der SGV ist bei Anlässen im Innenbereich </w:t>
+            </w:r>
+            <w:r w:rsidR="003B2E44" w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">im </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schulhaus</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2E44" w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kirche </w:t>
+            </w:r>
+            <w:r w:rsidR="003B2E44" w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">durchzuarbeiten und zu befolgen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D709E5" w:rsidRPr="00173417" w14:paraId="6C1B0B2F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387FF40A" w14:textId="4BD72DAA" w:rsidR="00D709E5" w:rsidRPr="00A96188" w:rsidRDefault="00D709E5" w:rsidP="00173417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verkehrskonzept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC1E280" w14:textId="191A645F" w:rsidR="00D709E5" w:rsidRPr="00A96188" w:rsidRDefault="00D709E5" w:rsidP="00173417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bei grösseren Anlässen ist ein Verkehrskonzept beizulegen. Bei Anlässen in der Kirche können Parkplätze beim Schulhaus benutzt werden, sofern der Schulbetrieb nicht tangiert wird. Eine Signalisation sowie die Einweisung der Fahrzeuge </w:t>
+            </w:r>
+            <w:r w:rsidR="000B0BD3" w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ist Sache des</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A96188">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Veranstalter. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="291EEC6D" w14:textId="77777777" w:rsidR="006B30F4" w:rsidRDefault="006B30F4" w:rsidP="00832C3B"/>
+    <w:p w14:paraId="291EEC6D" w14:textId="18052700" w:rsidR="00A96188" w:rsidRDefault="00A96188" w:rsidP="00832C3B"/>
+    <w:p w14:paraId="2E33E5D7" w14:textId="21D9BEB2" w:rsidR="006B30F4" w:rsidRDefault="006B30F4" w:rsidP="00A96188">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="006B30F4" w:rsidSect="00832C3B">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="52A56FDB" w14:textId="77777777" w:rsidR="00DC0DD6" w:rsidRDefault="00DC0DD6" w:rsidP="007863BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="187F5127" w14:textId="77777777" w:rsidR="00DC0DD6" w:rsidRDefault="00DC0DD6" w:rsidP="007863BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -19026,89 +19132,89 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Com 55 Roman">
     <w:altName w:val="Corbel"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="776AA8A2" w14:textId="77777777" w:rsidR="00173417" w:rsidRDefault="00173417" w:rsidP="007370A8">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="51D44D08" w14:textId="77777777" w:rsidR="00173417" w:rsidRDefault="00173417" w:rsidP="001B78DC">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73E8C9D1" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="001C27FC" w:rsidRDefault="00173417" w:rsidP="00702E6F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:framePr w:h="536" w:hRule="exact" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="405"/>
       <w:ind w:right="-29"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C27FC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001C27FC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -19132,85 +19238,85 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001C27FC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="44934166" w14:textId="77777777" w:rsidR="00173417" w:rsidRPr="001C27FC" w:rsidRDefault="00173417" w:rsidP="00702E6F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FB53E5D" w14:textId="77777777" w:rsidR="007863BA" w:rsidRDefault="007863BA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57264655" w14:textId="77777777" w:rsidR="007863BA" w:rsidRDefault="007863BA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6D9A60DA" w14:textId="77777777" w:rsidR="00DC0DD6" w:rsidRDefault="00DC0DD6" w:rsidP="007863BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="655C2591" w14:textId="77777777" w:rsidR="00DC0DD6" w:rsidRDefault="00DC0DD6" w:rsidP="007863BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
@@ -20518,156 +20624,173 @@
   <w:num w:numId="7" w16cid:durableId="1930693019">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="585849932">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2058159703">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="428699963">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1717005200">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1069811194">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="383798344">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00832C3B"/>
     <w:rsid w:val="0001645F"/>
+    <w:rsid w:val="000346B3"/>
     <w:rsid w:val="00055DA5"/>
+    <w:rsid w:val="000B0BD3"/>
     <w:rsid w:val="000D2B0D"/>
     <w:rsid w:val="00112C70"/>
     <w:rsid w:val="00154C88"/>
     <w:rsid w:val="00173417"/>
     <w:rsid w:val="001D6720"/>
     <w:rsid w:val="00235BB2"/>
+    <w:rsid w:val="0024787B"/>
     <w:rsid w:val="002F2A47"/>
+    <w:rsid w:val="003237C4"/>
     <w:rsid w:val="00363155"/>
+    <w:rsid w:val="003B2E44"/>
     <w:rsid w:val="003C4450"/>
+    <w:rsid w:val="004645F1"/>
     <w:rsid w:val="004912A7"/>
     <w:rsid w:val="00532517"/>
     <w:rsid w:val="005459ED"/>
     <w:rsid w:val="005B2A72"/>
     <w:rsid w:val="005C3F6A"/>
     <w:rsid w:val="00630F73"/>
     <w:rsid w:val="006B30F4"/>
     <w:rsid w:val="007863BA"/>
+    <w:rsid w:val="007B34DD"/>
     <w:rsid w:val="007C37F4"/>
     <w:rsid w:val="007F32BA"/>
+    <w:rsid w:val="00824501"/>
     <w:rsid w:val="00832C3B"/>
     <w:rsid w:val="0085219B"/>
+    <w:rsid w:val="00854698"/>
     <w:rsid w:val="00873DE5"/>
+    <w:rsid w:val="008D1292"/>
     <w:rsid w:val="00905BDA"/>
     <w:rsid w:val="009716C5"/>
     <w:rsid w:val="00976C70"/>
+    <w:rsid w:val="009F749A"/>
     <w:rsid w:val="00A04DED"/>
     <w:rsid w:val="00A274DE"/>
     <w:rsid w:val="00A31A1E"/>
+    <w:rsid w:val="00A7427D"/>
+    <w:rsid w:val="00A96188"/>
+    <w:rsid w:val="00AC0B9A"/>
     <w:rsid w:val="00AC1A20"/>
     <w:rsid w:val="00AC1D76"/>
     <w:rsid w:val="00C137BA"/>
     <w:rsid w:val="00C3656C"/>
     <w:rsid w:val="00D14D13"/>
+    <w:rsid w:val="00D709E5"/>
+    <w:rsid w:val="00D92122"/>
     <w:rsid w:val="00DA056A"/>
     <w:rsid w:val="00DC0DD6"/>
     <w:rsid w:val="00DE45E4"/>
     <w:rsid w:val="00DF0727"/>
     <w:rsid w:val="00DF2004"/>
     <w:rsid w:val="00E3141A"/>
+    <w:rsid w:val="00E40D8C"/>
     <w:rsid w:val="00E75D35"/>
     <w:rsid w:val="00EE2DE6"/>
     <w:rsid w:val="00F5667C"/>
     <w:rsid w:val="00F61486"/>
     <w:rsid w:val="00FB622F"/>
     <w:rsid w:val="00FE44A2"/>
     <w:rsid w:val="00FF56DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AE4A2F1"/>
   <w15:docId w15:val="{BBC9EF4F-0DA6-43BA-918A-4B5529B6A166}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21226,57 +21349,57 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B30F4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00173417"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="NULL" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="NULL" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21539,67 +21662,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC310AF-E7F6-4E8C-83B2-6E5CE80D742F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2085</Words>
-  <Characters>13139</Characters>
+  <Words>2146</Words>
+  <Characters>13524</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>30</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Talus Informatik AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15194</CharactersWithSpaces>
+  <CharactersWithSpaces>15639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Fuchs Regina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>